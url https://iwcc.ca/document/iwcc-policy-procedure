--- v0 (2025-12-22)
+++ v1 (2026-05-23)
@@ -24662,51 +24662,51 @@
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>5.4</w:t>
       </w:r>
       <w:r w:rsidRPr="005C339E">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="90"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Corporation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="90"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00956677" w:rsidRDefault="00760B57" w:rsidP="00956677">
+    <w:p w:rsidR="00956677" w:rsidRDefault="00CD48C3" w:rsidP="00956677">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="27" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="40" w:right="15"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:w w:val="90"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00956677" w:rsidRPr="00BF711A">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
             <w:w w:val="90"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
@@ -27118,667 +27118,226 @@
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00044033">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5C55">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>.3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E5415" w:rsidRPr="001E5C55" w:rsidRDefault="001E5C55" w:rsidP="00B624B1">
+    <w:p w:rsidR="006A2F83" w:rsidRDefault="001E0CFB" w:rsidP="006A2F83">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="27" w:after="0" w:line="276" w:lineRule="auto"/>
-[...275 lines deleted...]
-      <w:r w:rsidRPr="001E5C55">
+        <w:spacing w:before="34" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="40"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:w w:val="90"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:w w:val="90"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:w w:val="90"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  Any IWCC member, group of members or branch may apply to host a regional or National Specialty, by submitting the names of the proposed Show Chair and Show Secretary and a detailed budget and plan of activities to the secretary of the IWCC/CCLI Board of Directors at least 9 months prior to the proposed date of a regional specialty and at least 12 months prior to the proposed dates/s of a National Specialty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A2F83" w:rsidRDefault="006A2F83" w:rsidP="006A2F83">
+      <w:pPr>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="34" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="40"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:w w:val="90"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:w w:val="90"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ii.  </w:t>
+      </w:r>
+      <w:r w:rsidR="001E0CFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:w w:val="90"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Submissions must be made using the template provided by the Secretary.  All requested information should be provided, including a detailed plan of fundraising activities, grant applications and any other expected sources of income.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E0CFB" w:rsidRPr="006A2F83" w:rsidRDefault="006A2F83" w:rsidP="006A2F83">
+      <w:pPr>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="34" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:w w:val="90"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:w w:val="90"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iii. </w:t>
+      </w:r>
+      <w:r w:rsidR="001E0CFB" w:rsidRPr="006A2F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:w w:val="90"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Secretary will circulate all proposals received to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2F83">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:w w:val="90"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E5C55">
-[...322 lines deleted...]
-        <w:t>the show.</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:w w:val="90"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidR="001E0CFB" w:rsidRPr="006A2F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:w w:val="90"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he BOD by e-mail and discussion of the proposals will be added to the agenda at the next schedule Board Meeting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E0CFB" w:rsidRPr="006A2F83" w:rsidRDefault="006A2F83" w:rsidP="006A2F83">
+      <w:pPr>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="34" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:w w:val="90"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:w w:val="90"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>iv. The Board will accept a proposal and authorize a Regional or National Specialty in writing, confirming the commitment of the BOD to provide financial support for the proposed event and will specify the maximum amount of this financial support available.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E5C55" w:rsidRPr="001E5C55" w:rsidRDefault="001E5C55" w:rsidP="001E5C55">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="34" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="40"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5C55">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
@@ -29187,50 +28746,51 @@
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="34" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="39"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5C55">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:kern w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00044033">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5C55">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>.5</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A62A31" w:rsidRPr="001E5C55" w:rsidRDefault="001E5C55" w:rsidP="00451EC2">
       <w:pPr>
@@ -29360,51 +28920,50 @@
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="34" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="39"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5C55">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="001E5C55" w:rsidRPr="001E5C55">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>.7</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E5C55" w:rsidRPr="001E5C55" w:rsidRDefault="001E5C55" w:rsidP="001E5C55">
       <w:pPr>
@@ -30133,61 +29692,62 @@
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00044033">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5C55">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>.11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E5C55" w:rsidRPr="001E5C55" w:rsidRDefault="001E5C55" w:rsidP="001E5C55">
+    <w:p w:rsidR="006B1485" w:rsidRPr="006B1485" w:rsidRDefault="001E5C55" w:rsidP="006B1485">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="27" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="39"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:color w:val="EE0000"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5C55">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Entry</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5C55">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:spacing w:val="-8"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -30439,50 +29999,60 @@
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5C55">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:spacing w:val="-8"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E5C55">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:spacing w:val="-6"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Board.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B1485">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:spacing w:val="-6"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E5C55" w:rsidRPr="001E5C55" w:rsidRDefault="001E5C55" w:rsidP="001E5C55">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="34" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="39"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5C55">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
@@ -30681,50 +30251,51 @@
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="27" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="90"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:w w:val="90"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The funds donated will be combined and managed by the Trophy Chair to purchase keeper trophies for the National Specialty awards.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009D5253" w:rsidRPr="00E42382" w:rsidRDefault="009D5253" w:rsidP="009D5253">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="27" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="90"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -30758,51 +30329,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and distributed by same to purchase the keep</w:t>
       </w:r>
       <w:r w:rsidR="009C5283">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:w w:val="90"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:w w:val="90"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> trophies</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D5253" w:rsidRPr="00E42382" w:rsidRDefault="009D5253" w:rsidP="00E42382">
+    <w:p w:rsidR="00451EC2" w:rsidRPr="006B1485" w:rsidRDefault="009D5253" w:rsidP="006B1485">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="27" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="90"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
@@ -30829,70 +30400,62 @@
           <w:w w:val="90"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>acknowledge</w:t>
       </w:r>
       <w:r w:rsidR="0075741D">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:w w:val="90"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> all contributions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:w w:val="90"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in the Show catalogue</w:t>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> in the Show catalogu</w:t>
+      </w:r>
+      <w:r w:rsidR="006B1485">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:w w:val="90"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="001E5C55" w:rsidRPr="001E5C55" w:rsidRDefault="001E5C55" w:rsidP="001E5C55">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="164" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="39"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5C55">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
@@ -31022,51 +30585,50 @@
     <w:p w:rsidR="001E5C55" w:rsidRPr="001E5C55" w:rsidRDefault="001E5C55" w:rsidP="001E5C55">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="27" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="39"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:w w:val="90"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5C55">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:w w:val="90"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The official website shall represent the Club in a professional and respectful manner. No material of a nature that is political, mature or adult will be included on the site.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001E5C55" w:rsidRPr="001E5C55" w:rsidRDefault="001E5C55" w:rsidP="001E5C55">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="34" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="39"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5C55">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
@@ -31481,81 +31043,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:w w:val="90"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE4467">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00892E14">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Communication and Outreach Committee</w:t>
-[...29 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Communication and Outreach </w:t>
+      </w:r>
+      <w:r w:rsidR="006A2F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Committee, in</w:t>
+      </w:r>
       <w:r w:rsidR="005754B4">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> collaboration with </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005754B4">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Clubistry</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005754B4">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
@@ -34196,50 +33738,51 @@
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="165" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="40"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63E0F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Chapter</w:t>
       </w:r>
       <w:r w:rsidRPr="00D63E0F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D63E0F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -34456,51 +33999,50 @@
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="34" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="40"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63E0F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00044033">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00D63E0F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D63E0F" w:rsidRPr="00D63E0F" w:rsidRDefault="00D63E0F" w:rsidP="00D63E0F">
       <w:pPr>
@@ -36446,50 +35988,51 @@
     <w:p w:rsidR="00D63E0F" w:rsidRPr="00D63E0F" w:rsidRDefault="00D63E0F" w:rsidP="00D63E0F">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="27" w:after="0"/>
         <w:ind w:left="40" w:right="243"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:w w:val="90"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63E0F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:w w:val="90"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The IWCC Rescue Committee will fund its own activities via fundraisers, private donations, sales booth, and any other appropriate method that the Committee deems necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D63E0F" w:rsidRPr="00D63E0F" w:rsidRDefault="00D63E0F" w:rsidP="00D63E0F">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="34" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="40"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D63E0F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:b/>
@@ -37267,51 +36810,50 @@
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:w w:val="90"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>costs</w:t>
       </w:r>
       <w:r w:rsidRPr="006329A9">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006329A9">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:w w:val="90"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(.70/km)</w:t>
       </w:r>
       <w:r w:rsidRPr="006329A9">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006415DF" w:rsidRPr="006329A9">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">offered </w:t>
       </w:r>
       <w:r w:rsidR="006329A9" w:rsidRPr="006329A9">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
@@ -39396,61 +38938,61 @@
     <w:p w:rsidR="00957501" w:rsidRDefault="00957501" w:rsidP="00D7569A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001E5C55" w:rsidRDefault="001E5C55" w:rsidP="001E5C55">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001E5C55" w:rsidSect="00F66316">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1360" w:right="1380" w:bottom="280" w:left="1340" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F42CFF" w:rsidRDefault="00F42CFF" w:rsidP="00B0016B">
+    <w:p w:rsidR="00E87A85" w:rsidRDefault="00E87A85" w:rsidP="00B0016B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F42CFF" w:rsidRDefault="00F42CFF" w:rsidP="00B0016B">
+    <w:p w:rsidR="00E87A85" w:rsidRDefault="00E87A85" w:rsidP="00B0016B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Z@R3267.tmp">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -39470,146 +39012,152 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Z@R31E6.tmp">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00AE62C0" w:rsidRDefault="00D55215">
+  <w:p w:rsidR="001E0CFB" w:rsidRDefault="00D55215">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
-      <w:t>Final Draft: Approved by the BOD, Nov. 9, 2025</w:t>
+      <w:t xml:space="preserve">Final </w:t>
+    </w:r>
+    <w:r w:rsidR="001E0CFB">
+      <w:t>:</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="001E0CFB">
+      <w:t xml:space="preserve"> Approved by the BOD March 22, 2026</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="00D55215" w:rsidRDefault="00D55215">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00D55215" w:rsidRDefault="00D55215">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F42CFF" w:rsidRDefault="00F42CFF" w:rsidP="00B0016B">
+    <w:p w:rsidR="00E87A85" w:rsidRDefault="00E87A85" w:rsidP="00B0016B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F42CFF" w:rsidRDefault="00F42CFF" w:rsidP="00B0016B">
+    <w:p w:rsidR="00E87A85" w:rsidRDefault="00E87A85" w:rsidP="00B0016B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1581947674"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="002B4B96" w:rsidRDefault="00760B57">
+      <w:p w:rsidR="002B4B96" w:rsidRDefault="00CD48C3">
         <w:pPr>
           <w:pStyle w:val="En-tte"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="002B4B96">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FD6CA1">
+        <w:r w:rsidR="00091506">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00994B01" w:rsidRDefault="00994B01">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
@@ -39905,50 +39453,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5445" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6165" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="05D575B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="182E221C"/>
+    <w:lvl w:ilvl="0" w:tplc="2D266D7E">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1009000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="06D84F28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07F0F128"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1479" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -40017,51 +39654,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5799" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6519" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="06DA0356"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66B6AFD6"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1479" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -40130,51 +39767,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5799" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6519" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="072A093E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95A45CE2"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1479" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -40243,51 +39880,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5799" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6519" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="0B0C09C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FD4B482"/>
     <w:lvl w:ilvl="0" w:tplc="4B186538">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
@@ -40332,51 +39969,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="0B347148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64208B18"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -40445,51 +40082,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="9">
     <w:nsid w:val="0B6E3E16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D8444FC"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -40558,51 +40195,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="10">
     <w:nsid w:val="13F83E87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0064687C"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -40671,51 +40308,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="11">
     <w:nsid w:val="164451E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07C21E04"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -40784,51 +40421,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="12">
     <w:nsid w:val="19796414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F0098FA"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -40897,51 +40534,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="13">
     <w:nsid w:val="1BC16EDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49DCE9C0"/>
     <w:lvl w:ilvl="0" w:tplc="C4C0A5EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="765" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Palatino Linotype" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1125" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -40987,51 +40624,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4725" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5445" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6165" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="14">
     <w:nsid w:val="1E6A79F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C682CC6"/>
     <w:lvl w:ilvl="0" w:tplc="BCF69DC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
@@ -41076,51 +40713,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="15">
     <w:nsid w:val="27B21E71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D06B4DC"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1479" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -41189,51 +40826,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5799" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6519" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="16">
     <w:nsid w:val="2A9020CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61E85CBC"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -41302,51 +40939,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="17">
     <w:nsid w:val="2B674DF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AC2AB78"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -41415,51 +41052,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="18">
     <w:nsid w:val="2E396FC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="215AF6C2"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1479" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -41528,51 +41165,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5799" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6519" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="31FF3690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDCA17BC"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1479" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -41641,51 +41278,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5799" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6519" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="35301FFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B0C5C9C"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -41754,51 +41391,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="357765BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B614C3BA"/>
     <w:lvl w:ilvl="0" w:tplc="1009001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -41840,51 +41477,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="22">
     <w:nsid w:val="43FC6A56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34BC957C"/>
     <w:lvl w:ilvl="0" w:tplc="EFEA9204">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="760" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
@@ -41929,51 +41566,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="23">
     <w:nsid w:val="4CDD6DA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F22F0E4"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -42042,51 +41679,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="24">
     <w:nsid w:val="52764C3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8A4F25C"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -42155,51 +41792,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="25">
     <w:nsid w:val="5DE43B77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2F65A62"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1479" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -42268,51 +41905,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5799" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6519" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="26">
     <w:nsid w:val="5DF545F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A94C69C4"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -42381,51 +42018,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
+  <w:abstractNum w:abstractNumId="27">
     <w:nsid w:val="61C35012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5BE1A80"/>
     <w:lvl w:ilvl="0" w:tplc="62D62118">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
@@ -42470,51 +42107,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
+  <w:abstractNum w:abstractNumId="28">
     <w:nsid w:val="63E20FC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF3AC574"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1479" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -42583,51 +42220,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5799" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6519" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28">
+  <w:abstractNum w:abstractNumId="29">
     <w:nsid w:val="64D75808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5825AB0"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -42696,51 +42333,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29">
+  <w:abstractNum w:abstractNumId="30">
     <w:nsid w:val="659C703D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="259670E8"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -42809,51 +42446,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30">
+  <w:abstractNum w:abstractNumId="31">
     <w:nsid w:val="6EA1649E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E5CD5FA"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -42922,51 +42559,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31">
+  <w:abstractNum w:abstractNumId="32">
     <w:nsid w:val="74744B9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D4C24CE"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -43035,51 +42672,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32">
+  <w:abstractNum w:abstractNumId="33">
     <w:nsid w:val="74831FB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCEAF02C"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1479" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -43148,51 +42785,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5799" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6519" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33">
+  <w:abstractNum w:abstractNumId="34">
     <w:nsid w:val="75DE0A1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AD6D0DC"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -43261,51 +42898,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34">
+  <w:abstractNum w:abstractNumId="35">
     <w:nsid w:val="7AAF5642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D778977A"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -43374,51 +43011,51 @@
     <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35">
+  <w:abstractNum w:abstractNumId="36">
     <w:nsid w:val="7B0F3E84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C686866"/>
     <w:lvl w:ilvl="0" w:tplc="10090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="759" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1479" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -43488,386 +43125,398 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5799" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6519" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="14">
-[...8 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="22">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="23">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="32">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="33">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00F66316"/>
     <w:rsid w:val="0000676B"/>
     <w:rsid w:val="00010D9E"/>
     <w:rsid w:val="00013380"/>
     <w:rsid w:val="000338E1"/>
     <w:rsid w:val="00035E7C"/>
     <w:rsid w:val="000406B6"/>
     <w:rsid w:val="00044033"/>
     <w:rsid w:val="000608C1"/>
     <w:rsid w:val="00083177"/>
     <w:rsid w:val="00086E83"/>
+    <w:rsid w:val="00091506"/>
     <w:rsid w:val="00096B7B"/>
     <w:rsid w:val="000B177D"/>
     <w:rsid w:val="000C5171"/>
     <w:rsid w:val="000E0DBF"/>
     <w:rsid w:val="000E2895"/>
     <w:rsid w:val="00135512"/>
     <w:rsid w:val="0014251A"/>
     <w:rsid w:val="0015176F"/>
     <w:rsid w:val="00165E79"/>
     <w:rsid w:val="00182011"/>
     <w:rsid w:val="001852BB"/>
     <w:rsid w:val="0018691E"/>
     <w:rsid w:val="001B6F2A"/>
     <w:rsid w:val="001C0ED4"/>
+    <w:rsid w:val="001E0CFB"/>
     <w:rsid w:val="001E335A"/>
     <w:rsid w:val="001E50A7"/>
     <w:rsid w:val="001E5C55"/>
     <w:rsid w:val="001F05C3"/>
     <w:rsid w:val="00213B65"/>
     <w:rsid w:val="002272D7"/>
     <w:rsid w:val="0023446F"/>
     <w:rsid w:val="00240390"/>
     <w:rsid w:val="002A1A0A"/>
     <w:rsid w:val="002A579E"/>
     <w:rsid w:val="002B1432"/>
     <w:rsid w:val="002B4B96"/>
     <w:rsid w:val="002B671D"/>
     <w:rsid w:val="002D28B9"/>
     <w:rsid w:val="002E4684"/>
     <w:rsid w:val="002F3446"/>
     <w:rsid w:val="002F5890"/>
     <w:rsid w:val="0031126A"/>
+    <w:rsid w:val="00315146"/>
     <w:rsid w:val="00323B67"/>
     <w:rsid w:val="0032639C"/>
     <w:rsid w:val="00331DF8"/>
     <w:rsid w:val="00332856"/>
     <w:rsid w:val="003364C0"/>
     <w:rsid w:val="00341BCC"/>
     <w:rsid w:val="00354918"/>
     <w:rsid w:val="00367552"/>
     <w:rsid w:val="003A76A7"/>
     <w:rsid w:val="003A7F75"/>
     <w:rsid w:val="003E1F9D"/>
     <w:rsid w:val="003E4BA7"/>
     <w:rsid w:val="003F202A"/>
     <w:rsid w:val="00400305"/>
     <w:rsid w:val="00414677"/>
     <w:rsid w:val="004278DD"/>
     <w:rsid w:val="00451EC2"/>
     <w:rsid w:val="0046242B"/>
     <w:rsid w:val="004B2262"/>
+    <w:rsid w:val="004E59CC"/>
     <w:rsid w:val="00506CC8"/>
     <w:rsid w:val="00510167"/>
     <w:rsid w:val="00523F0D"/>
     <w:rsid w:val="0053259F"/>
     <w:rsid w:val="00537F8A"/>
+    <w:rsid w:val="00543C9E"/>
     <w:rsid w:val="00547CFB"/>
     <w:rsid w:val="005610D2"/>
     <w:rsid w:val="005624B5"/>
     <w:rsid w:val="005754B4"/>
     <w:rsid w:val="00595E86"/>
     <w:rsid w:val="005C339E"/>
     <w:rsid w:val="005C6755"/>
     <w:rsid w:val="005F577C"/>
     <w:rsid w:val="006319F4"/>
     <w:rsid w:val="006329A9"/>
     <w:rsid w:val="006415DF"/>
     <w:rsid w:val="006468EF"/>
     <w:rsid w:val="00650B83"/>
     <w:rsid w:val="00670059"/>
     <w:rsid w:val="006707FC"/>
     <w:rsid w:val="00673E06"/>
     <w:rsid w:val="00677DFC"/>
     <w:rsid w:val="00683362"/>
     <w:rsid w:val="00687C24"/>
+    <w:rsid w:val="006A2F83"/>
+    <w:rsid w:val="006B1485"/>
     <w:rsid w:val="006B4AC5"/>
     <w:rsid w:val="006B7F79"/>
     <w:rsid w:val="006D4721"/>
     <w:rsid w:val="006F4AB8"/>
     <w:rsid w:val="007022FE"/>
     <w:rsid w:val="0071356D"/>
     <w:rsid w:val="007235F5"/>
     <w:rsid w:val="00736F9D"/>
     <w:rsid w:val="00752B4B"/>
     <w:rsid w:val="0075741D"/>
-    <w:rsid w:val="00760B57"/>
     <w:rsid w:val="00767016"/>
     <w:rsid w:val="00776F55"/>
     <w:rsid w:val="007A424A"/>
     <w:rsid w:val="007B6EDE"/>
     <w:rsid w:val="007C6B29"/>
     <w:rsid w:val="007D5DCB"/>
     <w:rsid w:val="007E5415"/>
     <w:rsid w:val="00824A44"/>
     <w:rsid w:val="0083312F"/>
     <w:rsid w:val="00840345"/>
     <w:rsid w:val="0084481D"/>
     <w:rsid w:val="00853057"/>
     <w:rsid w:val="00876ADA"/>
     <w:rsid w:val="00887ADF"/>
     <w:rsid w:val="0089052C"/>
     <w:rsid w:val="00892E14"/>
     <w:rsid w:val="00896C2B"/>
+    <w:rsid w:val="008975F7"/>
     <w:rsid w:val="008A408E"/>
     <w:rsid w:val="008B192E"/>
     <w:rsid w:val="008C5AB7"/>
     <w:rsid w:val="008F1C6F"/>
     <w:rsid w:val="008F3B9F"/>
     <w:rsid w:val="00900513"/>
     <w:rsid w:val="0091555B"/>
     <w:rsid w:val="00937002"/>
     <w:rsid w:val="00941E5B"/>
     <w:rsid w:val="00956677"/>
     <w:rsid w:val="00957501"/>
     <w:rsid w:val="009601FC"/>
     <w:rsid w:val="00976885"/>
     <w:rsid w:val="00994B01"/>
     <w:rsid w:val="009A1E97"/>
     <w:rsid w:val="009B121B"/>
     <w:rsid w:val="009B4E35"/>
+    <w:rsid w:val="009B75C8"/>
     <w:rsid w:val="009C43DC"/>
     <w:rsid w:val="009C5283"/>
     <w:rsid w:val="009D5253"/>
     <w:rsid w:val="009D791F"/>
     <w:rsid w:val="009E2FF1"/>
     <w:rsid w:val="009F1CE8"/>
     <w:rsid w:val="00A34CB6"/>
     <w:rsid w:val="00A52F65"/>
     <w:rsid w:val="00A54F25"/>
     <w:rsid w:val="00A57A9A"/>
     <w:rsid w:val="00A62A31"/>
     <w:rsid w:val="00A709C5"/>
     <w:rsid w:val="00A741D1"/>
     <w:rsid w:val="00A82ADA"/>
     <w:rsid w:val="00A93AFD"/>
     <w:rsid w:val="00AA75A3"/>
     <w:rsid w:val="00AE054E"/>
     <w:rsid w:val="00AE4467"/>
     <w:rsid w:val="00AE62C0"/>
     <w:rsid w:val="00B0016B"/>
     <w:rsid w:val="00B04970"/>
     <w:rsid w:val="00B06AA2"/>
     <w:rsid w:val="00B43E2B"/>
     <w:rsid w:val="00B4609D"/>
     <w:rsid w:val="00B57CAC"/>
     <w:rsid w:val="00B624B1"/>
     <w:rsid w:val="00B74C13"/>
     <w:rsid w:val="00BA1280"/>
     <w:rsid w:val="00BE1BC5"/>
     <w:rsid w:val="00BE4C49"/>
     <w:rsid w:val="00BE5674"/>
     <w:rsid w:val="00BE6899"/>
     <w:rsid w:val="00C04344"/>
     <w:rsid w:val="00C05B38"/>
     <w:rsid w:val="00C10067"/>
     <w:rsid w:val="00C14A42"/>
     <w:rsid w:val="00C370F4"/>
     <w:rsid w:val="00C7276E"/>
     <w:rsid w:val="00C93F6C"/>
     <w:rsid w:val="00C958A0"/>
     <w:rsid w:val="00CD3E43"/>
+    <w:rsid w:val="00CD48C3"/>
     <w:rsid w:val="00CE41BF"/>
     <w:rsid w:val="00CF5EC5"/>
     <w:rsid w:val="00D01CCC"/>
     <w:rsid w:val="00D20266"/>
     <w:rsid w:val="00D55215"/>
     <w:rsid w:val="00D63E0F"/>
     <w:rsid w:val="00D7569A"/>
     <w:rsid w:val="00D776FF"/>
     <w:rsid w:val="00DD3765"/>
     <w:rsid w:val="00DD6736"/>
     <w:rsid w:val="00DE69F4"/>
     <w:rsid w:val="00E07171"/>
     <w:rsid w:val="00E13D9F"/>
     <w:rsid w:val="00E14BB4"/>
     <w:rsid w:val="00E172C7"/>
     <w:rsid w:val="00E303E0"/>
     <w:rsid w:val="00E354ED"/>
     <w:rsid w:val="00E3586F"/>
     <w:rsid w:val="00E42382"/>
     <w:rsid w:val="00E55344"/>
     <w:rsid w:val="00E82EB7"/>
+    <w:rsid w:val="00E87A85"/>
     <w:rsid w:val="00E91B32"/>
     <w:rsid w:val="00E92287"/>
     <w:rsid w:val="00EB3414"/>
     <w:rsid w:val="00EB3E5C"/>
     <w:rsid w:val="00EF7B71"/>
     <w:rsid w:val="00F15805"/>
     <w:rsid w:val="00F1684C"/>
     <w:rsid w:val="00F279ED"/>
-    <w:rsid w:val="00F42CFF"/>
     <w:rsid w:val="00F66316"/>
     <w:rsid w:val="00F7271D"/>
     <w:rsid w:val="00F82956"/>
     <w:rsid w:val="00F86C41"/>
     <w:rsid w:val="00F95949"/>
     <w:rsid w:val="00FD11B9"/>
-    <w:rsid w:val="00FD6CA1"/>
+    <w:rsid w:val="00FD3A58"/>
     <w:rsid w:val="00FE0DF9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -44013,51 +43662,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00760B57"/>
+    <w:rsid w:val="00CD48C3"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00F66316"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
@@ -45077,66 +44726,66 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
-  <Words>6249</Words>
-  <Characters>34371</Characters>
+  <Words>6356</Words>
+  <Characters>34963</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>286</Lines>
-  <Paragraphs>81</Paragraphs>
+  <Lines>291</Lines>
+  <Paragraphs>82</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40539</CharactersWithSpaces>
+  <CharactersWithSpaces>41237</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Laurie Rutherford</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>